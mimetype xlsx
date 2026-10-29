--- v0 (2026-09-13)
+++ v1 (2026-10-29)
@@ -1,23375 +1,4171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
+    <sheet name="Прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1446 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0&quot; ₽&quot;"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="9">
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color rgb="FF1A1C19"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color rgb="FFDCC3A2"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF3D423C"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
       <sz val="13"/>
-      <color rgb="FF000000"/>
+      <color rgb="FF12392E"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF12392E"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF1A1C19"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF874F22"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...1 lines deleted...]
-        <bgColor rgb="FF000000"/>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF12392E"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFBBCADF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor rgb="FFF5F1E8"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8E0ED"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor rgb="FFE3ECE7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA66D3B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBF9F4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
-    <border/>
+  <borders count="3">
     <border>
-      <left style="hair">
-        <color rgb="FF696969"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2DDD2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
       </left>
-      <right style="hair">
-        <color rgb="FF696969"/>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
       </right>
-      <top style="hair">
-        <color rgb="FF696969"/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
       </top>
-      <bottom style="hair">
-        <color rgb="FF696969"/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="165" fontId="8" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="165" fontId="8" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...281 lines deleted...]
-</a:theme>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo.png"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1209" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1880" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=892" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/?sku=1855" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/?sku=1224" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/?sku=1845" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/?sku=1850" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/?sku=1155" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/?sku=1150" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1860" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/?sku=1130" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=882" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/?sku=1835" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/?sku=1607" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/?sku=1180" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1865" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1135" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/?sku=1830" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1597" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/?sku=1145" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1602" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/?sku=1165" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1214" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/?sku=1160" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/?sku=1170" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/?sku=1612" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/?sku=857" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/?sku=1219" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1875" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/?sku=1175" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1870" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=887" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/?sku=1234" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=877" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/?sku=1840" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/?sku=1146" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/?sku=1181" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1215" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/?sku=1831" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=888" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/?sku=1161" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/?sku=1841" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=878" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1136" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1881" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/?sku=1141" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1598" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=893" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/?sku=1856" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/?sku=1166" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/?sku=1131" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1210" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/?sku=1846" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/?sku=1851" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/?sku=1171" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/?sku=1613" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=883" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1861" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/?sku=1836" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/?sku=1220" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/?sku=1608" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1866" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/?sku=1176" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/?sku=1156" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/?sku=1151" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/?sku=1235" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1603" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/?sku=858" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/?sku=1230" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1876" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1871" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/?sku=1847" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1599" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/?sku=859" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1137" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/?sku=1857" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/?sku=1167" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1877" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1872" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/?sku=1177" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=879" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1882" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=894" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/?sku=1236" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1211" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=884" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1216" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/?sku=1837" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1867" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1604" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/?sku=1178" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1605" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/?sku=1848" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/?sku=860" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/?sku=1858" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/?sku=1237" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1878" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1873" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=880" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1883" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=895" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=885" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1863" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/?sku=1168" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/?sku=1838" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1600" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1868" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=897" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=902" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/?sku=862" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=907" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=908" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=913" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=903" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=914" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=904" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=910" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=900" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=915" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=905" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/?sku=867" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/?sku=872" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/?sku=868" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/?sku=873" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/?sku=1248" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/?sku=1250" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/?sku=1252" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/?sku=1253" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/?sku=1254" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/?sku=1256" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/?sku=1257" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/?sku=1258" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/?sku=1260" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/?sku=1261" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/?sku=1264" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/?sku=1265" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/?sku=1266" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/?sku=1268" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/?sku=1269" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/?sku=1270" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/?sku=1272" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/?sku=1273" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/?sku=1274" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/?sku=1276" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/?sku=1277" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/?sku=1278" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-25-165-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-95-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-36-95-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/></Relationships>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="657225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="VARDHOUSE"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1123950" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-a/?sku=867" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-a/?sku=868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ab/?sku=872" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ab/?sku=873" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-prima/?sku=862" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-prima/?sku=863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekonom/?sku=1219" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekonom/?sku=1220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekstra/?sku=857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekstra/?sku=858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekstra/?sku=859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-90-mm-sort-ekstra/?sku=860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=887" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=889" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-a/?sku=890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=892" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=893" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ab/?sku=895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=884" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-prima/?sku=885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1210" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekonom/?sku=1212" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=879" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-120-mm-sort-ekstra/?sku=880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=907" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=908" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-a/?sku=910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=914" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ab/?sku=915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-prima/?sku=905" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekonom/?sku=1217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=897" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=898" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=899" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1871" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-a/?sku=1873" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1875" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ab/?sku=1878" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1866" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-prima/?sku=1868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1880" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekonom/?sku=1883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1860" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1861" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-28-160-mm-sort-ekstra/?sku=1863" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-a/?sku=1165" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-a/?sku=1166" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-a/?sku=1167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-a/?sku=1168" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ab/?sku=1170" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ab/?sku=1171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-prima/?sku=1175" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-prima/?sku=1176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-prima/?sku=1177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-prima/?sku=1178" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekonom/?sku=1234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekonom/?sku=1235" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekonom/?sku=1236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekonom/?sku=1237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekstra/?sku=1180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-90-mm-sort-ekstra/?sku=1181" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/?sku=1125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-a/?sku=1126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/?sku=1130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ab/?sku=1131" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-prima/?sku=1138" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/?sku=1224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekonom/?sku=1225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/?sku=1140" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-120-mm-sort-ekstra/?sku=1141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/?sku=1145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-a/?sku=1146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/?sku=1150" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ab/?sku=1151" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/?sku=1155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-prima/?sku=1156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/?sku=1229" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekonom/?sku=1230" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/?sku=1160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-140-mm-sort-ekstra/?sku=1161" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/?sku=1607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-a/?sku=1608" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/?sku=1612" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ab/?sku=1613" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1602" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1603" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1604" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-prima/?sku=1605" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/?sku=1830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekonom/?sku=1831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1597" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1598" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1599" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-listvennitsy-35-170-mm-sort-ekstra/?sku=1600" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/?sku=1248" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/?sku=1249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-90-mm-sort-a/?sku=1250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/?sku=1252" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/?sku=1253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-140-mm-sort-a/?sku=1254" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/?sku=1256" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/?sku=1257" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-28-190-mm-sort-a/?sku=1258" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/?sku=1260" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/?sku=1261" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-140-mm-sort-a/?sku=1262" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/?sku=1264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/?sku=1265" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-35-190-mm-sort-a/?sku=1266" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/?sku=1268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/?sku=1269" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-90-mm-sort-a/?sku=1270" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/?sku=1272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/?sku=1273" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-140-mm-sort-a/?sku=1274" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/?sku=1276" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/?sku=1277" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/palubnaya-doska-iz-sosny-45-190-mm-sort-a/?sku=1278" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F1268"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="64" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...10 lines deleted...]
-      <c r="A4" s="2" t="s">
+    <row r="1" ht="44" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Прайс-лист — Палубная доска</t>
+        </is>
+      </c>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" ht="22" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VARDHOUSE · пиломатериалы из лиственницы и сосны от производителя · цены на 29.10.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="4" ht="18" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ВардХаус (VARDHOUSE) — пиломатериалы из лиственницы и сосны от производителя</t>
+        </is>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" ht="18" customHeight="1">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Телефон: +7 (925) 019-67-31 · WhatsApp · info@vardhouse.ru · vardhouse.ru</t>
+        </is>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Склад: г. Москва, Новорижское шоссе, 10 км от МКАД, ТК «Балтия», павильоны Т-13, Т-14, Т-15</t>
+        </is>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цены в рублях за единицу товара (м², шт или п.м. — как в карточке товара на сайте). Доставка по Москве и области — по тарифам на сайте.</t>
+        </is>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="9" ht="26" customHeight="1">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска</t>
+        </is>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Лиственница</t>
+        </is>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" ht="22" customHeight="1">
+      <c r="A11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">№</t>
+        </is>
+      </c>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Наименование</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цена</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Купить на сайте</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="7"/>
-[...6 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="B12" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C12" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D12" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="12">
         <v>2</v>
       </c>
-      <c r="B5" s="7"/>
-[...6 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B13" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C13" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="20" customHeight="1">
+      <c r="A14" s="8">
         <v>3</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B14" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C14" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="12">
         <v>4</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="B15" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C15" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="8">
         <v>5</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="B16" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C16" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D16" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="12">
         <v>6</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="B17" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C17" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="8">
         <v>7</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="B18" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C18" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="12">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5">
+      <c r="B19" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C19" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="20" customHeight="1">
+      <c r="A20" s="8">
+        <v>9</v>
+      </c>
+      <c r="B20" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C20" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D20" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="20" customHeight="1">
+      <c r="A21" s="12">
+        <v>10</v>
+      </c>
+      <c r="B21" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C21" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="8">
+        <v>11</v>
+      </c>
+      <c r="B22" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C22" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="12">
+        <v>12</v>
+      </c>
+      <c r="B23" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C23" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="8">
+        <v>13</v>
+      </c>
+      <c r="B24" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C24" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="20" customHeight="1">
+      <c r="A25" s="12">
+        <v>14</v>
+      </c>
+      <c r="B25" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C25" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="8">
+        <v>15</v>
+      </c>
+      <c r="B26" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C26" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D26" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="20" customHeight="1">
+      <c r="A27" s="12">
+        <v>16</v>
+      </c>
+      <c r="B27" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Экстра · 5 м</t>
+        </is>
+      </c>
+      <c r="C27" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="20" customHeight="1">
+      <c r="A28" s="8">
+        <v>17</v>
+      </c>
+      <c r="B28" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х90 мм сорт Экстра · 6м</t>
+        </is>
+      </c>
+      <c r="C28" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D28" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="20" customHeight="1">
+      <c r="A29" s="12">
+        <v>18</v>
+      </c>
+      <c r="B29" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C29" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="20" customHeight="1">
+      <c r="A30" s="8">
+        <v>19</v>
+      </c>
+      <c r="B30" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C30" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D30" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="20" customHeight="1">
+      <c r="A31" s="12">
+        <v>20</v>
+      </c>
+      <c r="B31" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C31" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="20" customHeight="1">
+      <c r="A32" s="8">
+        <v>21</v>
+      </c>
+      <c r="B32" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт А · 5 м</t>
+        </is>
+      </c>
+      <c r="C32" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D32" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="20" customHeight="1">
+      <c r="A33" s="12">
+        <v>22</v>
+      </c>
+      <c r="B33" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C33" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="8">
+        <v>23</v>
+      </c>
+      <c r="B34" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C34" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D34" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="20" customHeight="1">
+      <c r="A35" s="12">
+        <v>24</v>
+      </c>
+      <c r="B35" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C35" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="20" customHeight="1">
+      <c r="A36" s="8">
+        <v>25</v>
+      </c>
+      <c r="B36" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C36" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D36" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="20" customHeight="1">
+      <c r="A37" s="12">
+        <v>26</v>
+      </c>
+      <c r="B37" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт АВ · 5 м</t>
+        </is>
+      </c>
+      <c r="C37" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="8">
+        <v>27</v>
+      </c>
+      <c r="B38" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт АВ · 6м</t>
+        </is>
+      </c>
+      <c r="C38" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D38" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="12">
+        <v>28</v>
+      </c>
+      <c r="B39" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C39" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="20" customHeight="1">
+      <c r="A40" s="8">
+        <v>29</v>
+      </c>
+      <c r="B40" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C40" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D40" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="20" customHeight="1">
+      <c r="A41" s="12">
+        <v>30</v>
+      </c>
+      <c r="B41" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C41" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D41" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="20" customHeight="1">
+      <c r="A42" s="8">
+        <v>31</v>
+      </c>
+      <c r="B42" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Прима · 5 м</t>
+        </is>
+      </c>
+      <c r="C42" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D42" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="12">
+        <v>32</v>
+      </c>
+      <c r="B43" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Прима · 6м</t>
+        </is>
+      </c>
+      <c r="C43" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="20" customHeight="1">
+      <c r="A44" s="8">
+        <v>33</v>
+      </c>
+      <c r="B44" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C44" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D44" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="20" customHeight="1">
+      <c r="A45" s="12">
+        <v>34</v>
+      </c>
+      <c r="B45" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C45" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D45" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="20" customHeight="1">
+      <c r="A46" s="8">
+        <v>35</v>
+      </c>
+      <c r="B46" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C46" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D46" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="20" customHeight="1">
+      <c r="A47" s="12">
+        <v>36</v>
+      </c>
+      <c r="B47" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Эконом · 5 м</t>
+        </is>
+      </c>
+      <c r="C47" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="20" customHeight="1">
+      <c r="A48" s="8">
+        <v>37</v>
+      </c>
+      <c r="B48" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Эконом · 6м</t>
+        </is>
+      </c>
+      <c r="C48" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D48" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="20" customHeight="1">
+      <c r="A49" s="12">
+        <v>38</v>
+      </c>
+      <c r="B49" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C49" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="20" customHeight="1">
+      <c r="A50" s="8">
+        <v>39</v>
+      </c>
+      <c r="B50" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C50" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D50" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="20" customHeight="1">
+      <c r="A51" s="12">
+        <v>40</v>
+      </c>
+      <c r="B51" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C51" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D51" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="20" customHeight="1">
+      <c r="A52" s="8">
+        <v>41</v>
+      </c>
+      <c r="B52" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Экстра · 5 м</t>
+        </is>
+      </c>
+      <c r="C52" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D52" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="20" customHeight="1">
+      <c r="A53" s="12">
+        <v>42</v>
+      </c>
+      <c r="B53" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х120 мм сорт Экстра · 6м</t>
+        </is>
+      </c>
+      <c r="C53" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D53" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="20" customHeight="1">
+      <c r="A54" s="8">
+        <v>43</v>
+      </c>
+      <c r="B54" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C54" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D54" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="20" customHeight="1">
+      <c r="A55" s="12">
+        <v>44</v>
+      </c>
+      <c r="B55" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C55" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D55" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="20" customHeight="1">
+      <c r="A56" s="8">
+        <v>45</v>
+      </c>
+      <c r="B56" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C56" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D56" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="20" customHeight="1">
+      <c r="A57" s="12">
+        <v>46</v>
+      </c>
+      <c r="B57" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт А · 5 м</t>
+        </is>
+      </c>
+      <c r="C57" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D57" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="20" customHeight="1">
+      <c r="A58" s="8">
+        <v>47</v>
+      </c>
+      <c r="B58" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C58" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D58" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="20" customHeight="1">
+      <c r="A59" s="12">
+        <v>48</v>
+      </c>
+      <c r="B59" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C59" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D59" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="20" customHeight="1">
+      <c r="A60" s="8">
+        <v>49</v>
+      </c>
+      <c r="B60" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C60" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D60" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="20" customHeight="1">
+      <c r="A61" s="12">
+        <v>50</v>
+      </c>
+      <c r="B61" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C61" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D61" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="20" customHeight="1">
+      <c r="A62" s="8">
+        <v>51</v>
+      </c>
+      <c r="B62" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт АВ · 5 м</t>
+        </is>
+      </c>
+      <c r="C62" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D62" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="20" customHeight="1">
+      <c r="A63" s="12">
+        <v>52</v>
+      </c>
+      <c r="B63" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт АВ · 6м</t>
+        </is>
+      </c>
+      <c r="C63" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D63" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="20" customHeight="1">
+      <c r="A64" s="8">
+        <v>53</v>
+      </c>
+      <c r="B64" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C64" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D64" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="20" customHeight="1">
+      <c r="A65" s="12">
+        <v>54</v>
+      </c>
+      <c r="B65" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C65" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D65" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="20" customHeight="1">
+      <c r="A66" s="8">
+        <v>55</v>
+      </c>
+      <c r="B66" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C66" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D66" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="20" customHeight="1">
+      <c r="A67" s="12">
+        <v>56</v>
+      </c>
+      <c r="B67" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Прима · 5 м</t>
+        </is>
+      </c>
+      <c r="C67" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D67" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="20" customHeight="1">
+      <c r="A68" s="8">
+        <v>57</v>
+      </c>
+      <c r="B68" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Прима · 6м</t>
+        </is>
+      </c>
+      <c r="C68" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D68" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="20" customHeight="1">
+      <c r="A69" s="12">
+        <v>58</v>
+      </c>
+      <c r="B69" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C69" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D69" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="20" customHeight="1">
+      <c r="A70" s="8">
+        <v>59</v>
+      </c>
+      <c r="B70" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C70" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D70" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="20" customHeight="1">
+      <c r="A71" s="12">
+        <v>60</v>
+      </c>
+      <c r="B71" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C71" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D71" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="20" customHeight="1">
+      <c r="A72" s="8">
+        <v>61</v>
+      </c>
+      <c r="B72" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Эконом · 5 м</t>
+        </is>
+      </c>
+      <c r="C72" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D72" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="20" customHeight="1">
+      <c r="A73" s="12">
+        <v>62</v>
+      </c>
+      <c r="B73" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Эконом · 6м</t>
+        </is>
+      </c>
+      <c r="C73" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D73" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="20" customHeight="1">
+      <c r="A74" s="8">
+        <v>63</v>
+      </c>
+      <c r="B74" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C74" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D74" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="20" customHeight="1">
+      <c r="A75" s="12">
+        <v>64</v>
+      </c>
+      <c r="B75" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C75" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D75" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="20" customHeight="1">
+      <c r="A76" s="8">
+        <v>65</v>
+      </c>
+      <c r="B76" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C76" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D76" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="20" customHeight="1">
+      <c r="A77" s="12">
+        <v>66</v>
+      </c>
+      <c r="B77" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Экстра · 5 м</t>
+        </is>
+      </c>
+      <c r="C77" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D77" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" ht="20" customHeight="1">
+      <c r="A78" s="8">
+        <v>67</v>
+      </c>
+      <c r="B78" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х140 мм сорт Экстра · 6м</t>
+        </is>
+      </c>
+      <c r="C78" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D78" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="20" customHeight="1">
+      <c r="A79" s="12">
+        <v>68</v>
+      </c>
+      <c r="B79" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C79" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D79" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="20" customHeight="1">
+      <c r="A80" s="8">
+        <v>69</v>
+      </c>
+      <c r="B80" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C80" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D80" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="20" customHeight="1">
+      <c r="A81" s="12">
+        <v>70</v>
+      </c>
+      <c r="B81" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C81" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D81" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="20" customHeight="1">
+      <c r="A82" s="8">
+        <v>71</v>
+      </c>
+      <c r="B82" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт А · 5 м</t>
+        </is>
+      </c>
+      <c r="C82" s="10">
+        <v>2290</v>
+      </c>
+      <c r="D82" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="20" customHeight="1">
+      <c r="A83" s="12">
+        <v>72</v>
+      </c>
+      <c r="B83" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт А · 6 м</t>
+        </is>
+      </c>
+      <c r="C83" s="14">
+        <v>2290</v>
+      </c>
+      <c r="D83" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="20" customHeight="1">
+      <c r="A84" s="8">
+        <v>73</v>
+      </c>
+      <c r="B84" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C84" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D84" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="20" customHeight="1">
+      <c r="A85" s="12">
+        <v>74</v>
+      </c>
+      <c r="B85" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C85" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D85" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="20" customHeight="1">
+      <c r="A86" s="8">
+        <v>75</v>
+      </c>
+      <c r="B86" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C86" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D86" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="20" customHeight="1">
+      <c r="A87" s="12">
+        <v>76</v>
+      </c>
+      <c r="B87" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт АВ · 5 м</t>
+        </is>
+      </c>
+      <c r="C87" s="14">
+        <v>1590</v>
+      </c>
+      <c r="D87" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="20" customHeight="1">
+      <c r="A88" s="8">
+        <v>77</v>
+      </c>
+      <c r="B88" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт АВ · 6 м</t>
+        </is>
+      </c>
+      <c r="C88" s="10">
+        <v>1590</v>
+      </c>
+      <c r="D88" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="20" customHeight="1">
+      <c r="A89" s="12">
+        <v>78</v>
+      </c>
+      <c r="B89" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C89" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D89" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="20" customHeight="1">
+      <c r="A90" s="8">
+        <v>79</v>
+      </c>
+      <c r="B90" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C90" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D90" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="20" customHeight="1">
+      <c r="A91" s="12">
+        <v>80</v>
+      </c>
+      <c r="B91" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C91" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D91" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="20" customHeight="1">
+      <c r="A92" s="8">
+        <v>81</v>
+      </c>
+      <c r="B92" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Прима · 5 м</t>
+        </is>
+      </c>
+      <c r="C92" s="10">
+        <v>2490</v>
+      </c>
+      <c r="D92" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="20" customHeight="1">
+      <c r="A93" s="12">
+        <v>82</v>
+      </c>
+      <c r="B93" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Прима · 6 м</t>
+        </is>
+      </c>
+      <c r="C93" s="14">
+        <v>2490</v>
+      </c>
+      <c r="D93" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="20" customHeight="1">
+      <c r="A94" s="8">
+        <v>83</v>
+      </c>
+      <c r="B94" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C94" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D94" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="20" customHeight="1">
+      <c r="A95" s="12">
+        <v>84</v>
+      </c>
+      <c r="B95" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C95" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D95" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="20" customHeight="1">
+      <c r="A96" s="8">
+        <v>85</v>
+      </c>
+      <c r="B96" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C96" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D96" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="20" customHeight="1">
+      <c r="A97" s="12">
+        <v>86</v>
+      </c>
+      <c r="B97" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Эконом · 5 м</t>
+        </is>
+      </c>
+      <c r="C97" s="14">
+        <v>1190</v>
+      </c>
+      <c r="D97" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="20" customHeight="1">
+      <c r="A98" s="8">
+        <v>87</v>
+      </c>
+      <c r="B98" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Эконом · 6м</t>
+        </is>
+      </c>
+      <c r="C98" s="10">
+        <v>1190</v>
+      </c>
+      <c r="D98" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="20" customHeight="1">
+      <c r="A99" s="12">
+        <v>88</v>
+      </c>
+      <c r="B99" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C99" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D99" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" ht="20" customHeight="1">
+      <c r="A100" s="8">
+        <v>89</v>
+      </c>
+      <c r="B100" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C100" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D100" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="20" customHeight="1">
+      <c r="A101" s="12">
+        <v>90</v>
+      </c>
+      <c r="B101" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C101" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D101" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="20" customHeight="1">
+      <c r="A102" s="8">
+        <v>91</v>
+      </c>
+      <c r="B102" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Экстра · 5 м</t>
+        </is>
+      </c>
+      <c r="C102" s="10">
+        <v>3490</v>
+      </c>
+      <c r="D102" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="20" customHeight="1">
+      <c r="A103" s="12">
+        <v>92</v>
+      </c>
+      <c r="B103" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 28х160 мм сорт Экстра · 6 м</t>
+        </is>
+      </c>
+      <c r="C103" s="14">
+        <v>3490</v>
+      </c>
+      <c r="D103" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="20" customHeight="1">
+      <c r="A104" s="8">
+        <v>93</v>
+      </c>
+      <c r="B104" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C104" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D104" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="20" customHeight="1">
+      <c r="A105" s="12">
+        <v>94</v>
+      </c>
+      <c r="B105" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C105" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D105" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="20" customHeight="1">
+      <c r="A106" s="8">
+        <v>95</v>
+      </c>
+      <c r="B106" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C106" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D106" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="20" customHeight="1">
+      <c r="A107" s="12">
+        <v>96</v>
+      </c>
+      <c r="B107" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт А · 5 м</t>
+        </is>
+      </c>
+      <c r="C107" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D107" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="20" customHeight="1">
+      <c r="A108" s="8">
+        <v>97</v>
+      </c>
+      <c r="B108" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C108" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D108" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="20" customHeight="1">
+      <c r="A109" s="12">
+        <v>98</v>
+      </c>
+      <c r="B109" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C109" s="14">
+        <v>1990</v>
+      </c>
+      <c r="D109" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="20" customHeight="1">
+      <c r="A110" s="8">
+        <v>99</v>
+      </c>
+      <c r="B110" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C110" s="10">
+        <v>1990</v>
+      </c>
+      <c r="D110" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" ht="20" customHeight="1">
+      <c r="A111" s="12">
+        <v>100</v>
+      </c>
+      <c r="B111" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C111" s="14">
+        <v>1990</v>
+      </c>
+      <c r="D111" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="20" customHeight="1">
+      <c r="A112" s="8">
+        <v>101</v>
+      </c>
+      <c r="B112" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C112" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D112" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="20" customHeight="1">
+      <c r="A113" s="12">
+        <v>102</v>
+      </c>
+      <c r="B113" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C113" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D113" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="20" customHeight="1">
+      <c r="A114" s="8">
+        <v>103</v>
+      </c>
+      <c r="B114" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C114" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D114" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="20" customHeight="1">
+      <c r="A115" s="12">
+        <v>104</v>
+      </c>
+      <c r="B115" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Прима · 5 м</t>
+        </is>
+      </c>
+      <c r="C115" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D115" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="20" customHeight="1">
+      <c r="A116" s="8">
+        <v>105</v>
+      </c>
+      <c r="B116" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Прима · 6м</t>
+        </is>
+      </c>
+      <c r="C116" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D116" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="20" customHeight="1">
+      <c r="A117" s="12">
+        <v>106</v>
+      </c>
+      <c r="B117" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C117" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D117" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="20" customHeight="1">
+      <c r="A118" s="8">
+        <v>107</v>
+      </c>
+      <c r="B118" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C118" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D118" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="20" customHeight="1">
+      <c r="A119" s="12">
+        <v>108</v>
+      </c>
+      <c r="B119" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C119" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D119" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="20" customHeight="1">
+      <c r="A120" s="8">
+        <v>109</v>
+      </c>
+      <c r="B120" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Эконом · 5 м</t>
+        </is>
+      </c>
+      <c r="C120" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D120" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="20" customHeight="1">
+      <c r="A121" s="12">
+        <v>110</v>
+      </c>
+      <c r="B121" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Эконом · 6м</t>
+        </is>
+      </c>
+      <c r="C121" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D121" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="20" customHeight="1">
+      <c r="A122" s="8">
+        <v>111</v>
+      </c>
+      <c r="B122" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C122" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D122" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="20" customHeight="1">
+      <c r="A123" s="12">
+        <v>112</v>
+      </c>
+      <c r="B123" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C123" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D123" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" ht="20" customHeight="1">
+      <c r="A124" s="8">
+        <v>113</v>
+      </c>
+      <c r="B124" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х90 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C124" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D124" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="20" customHeight="1">
+      <c r="A125" s="12">
+        <v>114</v>
+      </c>
+      <c r="B125" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C125" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D125" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="20" customHeight="1">
+      <c r="A126" s="8">
+        <v>115</v>
+      </c>
+      <c r="B126" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C126" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D126" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="20" customHeight="1">
+      <c r="A127" s="12">
+        <v>116</v>
+      </c>
+      <c r="B127" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C127" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D127" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="20" customHeight="1">
+      <c r="A128" s="8">
+        <v>117</v>
+      </c>
+      <c r="B128" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C128" s="10">
+        <v>1990</v>
+      </c>
+      <c r="D128" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" ht="20" customHeight="1">
+      <c r="A129" s="12">
+        <v>118</v>
+      </c>
+      <c r="B129" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C129" s="14">
+        <v>1990</v>
+      </c>
+      <c r="D129" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="20" customHeight="1">
+      <c r="A130" s="8">
+        <v>119</v>
+      </c>
+      <c r="B130" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C130" s="10">
+        <v>1990</v>
+      </c>
+      <c r="D130" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="20" customHeight="1">
+      <c r="A131" s="12">
+        <v>120</v>
+      </c>
+      <c r="B131" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C131" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D131" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="20" customHeight="1">
+      <c r="A132" s="8">
+        <v>121</v>
+      </c>
+      <c r="B132" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C132" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D132" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="20" customHeight="1">
+      <c r="A133" s="12">
+        <v>122</v>
+      </c>
+      <c r="B133" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C133" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D133" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="20" customHeight="1">
+      <c r="A134" s="8">
+        <v>123</v>
+      </c>
+      <c r="B134" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Прима · 5 м</t>
+        </is>
+      </c>
+      <c r="C134" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D134" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="20" customHeight="1">
+      <c r="A135" s="12">
+        <v>124</v>
+      </c>
+      <c r="B135" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Прима · 6м</t>
+        </is>
+      </c>
+      <c r="C135" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D135" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" ht="20" customHeight="1">
+      <c r="A136" s="8">
+        <v>125</v>
+      </c>
+      <c r="B136" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C136" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D136" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="20" customHeight="1">
+      <c r="A137" s="12">
+        <v>126</v>
+      </c>
+      <c r="B137" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C137" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D137" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" ht="20" customHeight="1">
+      <c r="A138" s="8">
+        <v>127</v>
+      </c>
+      <c r="B138" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C138" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D138" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" ht="20" customHeight="1">
+      <c r="A139" s="12">
+        <v>128</v>
+      </c>
+      <c r="B139" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C139" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D139" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="20" customHeight="1">
+      <c r="A140" s="8">
+        <v>129</v>
+      </c>
+      <c r="B140" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C140" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D140" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="20" customHeight="1">
+      <c r="A141" s="12">
+        <v>130</v>
+      </c>
+      <c r="B141" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х120 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C141" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D141" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="20" customHeight="1">
+      <c r="A142" s="8">
+        <v>131</v>
+      </c>
+      <c r="B142" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C142" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D142" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="20" customHeight="1">
+      <c r="A143" s="12">
+        <v>132</v>
+      </c>
+      <c r="B143" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C143" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D143" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="20" customHeight="1">
+      <c r="A144" s="8">
+        <v>133</v>
+      </c>
+      <c r="B144" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C144" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D144" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="20" customHeight="1">
+      <c r="A145" s="12">
+        <v>134</v>
+      </c>
+      <c r="B145" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C145" s="14">
+        <v>1990</v>
+      </c>
+      <c r="D145" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="20" customHeight="1">
+      <c r="A146" s="8">
+        <v>135</v>
+      </c>
+      <c r="B146" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C146" s="10">
+        <v>1990</v>
+      </c>
+      <c r="D146" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="20" customHeight="1">
+      <c r="A147" s="12">
+        <v>136</v>
+      </c>
+      <c r="B147" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C147" s="14">
+        <v>1990</v>
+      </c>
+      <c r="D147" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" ht="20" customHeight="1">
+      <c r="A148" s="8">
+        <v>137</v>
+      </c>
+      <c r="B148" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C148" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D148" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="20" customHeight="1">
+      <c r="A149" s="12">
+        <v>138</v>
+      </c>
+      <c r="B149" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C149" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D149" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" ht="20" customHeight="1">
+      <c r="A150" s="8">
+        <v>139</v>
+      </c>
+      <c r="B150" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C150" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D150" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="20" customHeight="1">
+      <c r="A151" s="12">
+        <v>140</v>
+      </c>
+      <c r="B151" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C151" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D151" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="20" customHeight="1">
+      <c r="A152" s="8">
+        <v>141</v>
+      </c>
+      <c r="B152" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C152" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D152" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="20" customHeight="1">
+      <c r="A153" s="12">
+        <v>142</v>
+      </c>
+      <c r="B153" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C153" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D153" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" ht="20" customHeight="1">
+      <c r="A154" s="8">
+        <v>143</v>
+      </c>
+      <c r="B154" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C154" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D154" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" ht="20" customHeight="1">
+      <c r="A155" s="12">
+        <v>144</v>
+      </c>
+      <c r="B155" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C155" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D155" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="20" customHeight="1">
+      <c r="A156" s="8">
+        <v>145</v>
+      </c>
+      <c r="B156" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х140 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C156" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D156" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" ht="20" customHeight="1">
+      <c r="A157" s="12">
+        <v>146</v>
+      </c>
+      <c r="B157" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт А · 2 м</t>
+        </is>
+      </c>
+      <c r="C157" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D157" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="20" customHeight="1">
+      <c r="A158" s="8">
+        <v>147</v>
+      </c>
+      <c r="B158" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт А · 3 м</t>
+        </is>
+      </c>
+      <c r="C158" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D158" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="20" customHeight="1">
+      <c r="A159" s="12">
+        <v>148</v>
+      </c>
+      <c r="B159" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт А · 4 м</t>
+        </is>
+      </c>
+      <c r="C159" s="14">
+        <v>2990</v>
+      </c>
+      <c r="D159" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="20" customHeight="1">
+      <c r="A160" s="8">
+        <v>149</v>
+      </c>
+      <c r="B160" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт АВ · 2 м</t>
+        </is>
+      </c>
+      <c r="C160" s="10">
+        <v>1990</v>
+      </c>
+      <c r="D160" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" ht="20" customHeight="1">
+      <c r="A161" s="12">
+        <v>150</v>
+      </c>
+      <c r="B161" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт АВ · 3 м</t>
+        </is>
+      </c>
+      <c r="C161" s="14">
+        <v>1990</v>
+      </c>
+      <c r="D161" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" ht="20" customHeight="1">
+      <c r="A162" s="8">
+        <v>151</v>
+      </c>
+      <c r="B162" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт АВ · 4 м</t>
+        </is>
+      </c>
+      <c r="C162" s="10">
+        <v>1990</v>
+      </c>
+      <c r="D162" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" ht="20" customHeight="1">
+      <c r="A163" s="12">
+        <v>152</v>
+      </c>
+      <c r="B163" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Прима · 2 м</t>
+        </is>
+      </c>
+      <c r="C163" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D163" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" ht="20" customHeight="1">
+      <c r="A164" s="8">
+        <v>153</v>
+      </c>
+      <c r="B164" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C164" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D164" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" ht="20" customHeight="1">
+      <c r="A165" s="12">
+        <v>154</v>
+      </c>
+      <c r="B165" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C165" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D165" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="20" customHeight="1">
+      <c r="A166" s="8">
+        <v>155</v>
+      </c>
+      <c r="B166" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Прима · 5 м</t>
+        </is>
+      </c>
+      <c r="C166" s="10">
+        <v>3290</v>
+      </c>
+      <c r="D166" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="20" customHeight="1">
+      <c r="A167" s="12">
+        <v>156</v>
+      </c>
+      <c r="B167" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Прима · 6 м</t>
+        </is>
+      </c>
+      <c r="C167" s="14">
+        <v>3290</v>
+      </c>
+      <c r="D167" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="20" customHeight="1">
+      <c r="A168" s="8">
+        <v>157</v>
+      </c>
+      <c r="B168" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Эконом · 2 м</t>
+        </is>
+      </c>
+      <c r="C168" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D168" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" ht="20" customHeight="1">
+      <c r="A169" s="12">
+        <v>158</v>
+      </c>
+      <c r="B169" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Эконом · 3 м</t>
+        </is>
+      </c>
+      <c r="C169" s="14">
+        <v>1490</v>
+      </c>
+      <c r="D169" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="20" customHeight="1">
+      <c r="A170" s="8">
+        <v>159</v>
+      </c>
+      <c r="B170" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Эконом · 4 м</t>
+        </is>
+      </c>
+      <c r="C170" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D170" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="20" customHeight="1">
+      <c r="A171" s="12">
+        <v>160</v>
+      </c>
+      <c r="B171" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Экстра · 2 м</t>
+        </is>
+      </c>
+      <c r="C171" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D171" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="20" customHeight="1">
+      <c r="A172" s="8">
+        <v>161</v>
+      </c>
+      <c r="B172" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C172" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D172" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="20" customHeight="1">
+      <c r="A173" s="12">
+        <v>162</v>
+      </c>
+      <c r="B173" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C173" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D173" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="20" customHeight="1">
+      <c r="A174" s="8">
+        <v>163</v>
+      </c>
+      <c r="B174" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Экстра · 5 м</t>
+        </is>
+      </c>
+      <c r="C174" s="10">
+        <v>4990</v>
+      </c>
+      <c r="D174" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" ht="20" customHeight="1">
+      <c r="A175" s="12">
+        <v>164</v>
+      </c>
+      <c r="B175" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из лиственницы 35х170 мм сорт Экстра · 6 м</t>
+        </is>
+      </c>
+      <c r="C175" s="14">
+        <v>4990</v>
+      </c>
+      <c r="D175" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="22" customHeight="1">
+      <c r="A176" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Сосна</t>
+        </is>
+      </c>
+      <c r="B176" s="5"/>
+      <c r="C176" s="5"/>
+      <c r="D176" s="5"/>
+    </row>
+    <row r="177" ht="22" customHeight="1">
+      <c r="A177" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">№</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Наименование</t>
+        </is>
+      </c>
+      <c r="C177" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цена</t>
+        </is>
+      </c>
+      <c r="D177" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Купить на сайте</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" ht="20" customHeight="1">
+      <c r="A178" s="8">
         <v>1</v>
       </c>
-      <c r="B7" s="11"/>
-      <c r="C7" s="8" t="s">
+      <c r="B178" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х90 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C178" s="10">
+        <v>1500</v>
+      </c>
+      <c r="D178" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" ht="20" customHeight="1">
+      <c r="A179" s="12">
+        <v>2</v>
+      </c>
+      <c r="B179" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х90 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C179" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D179" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="20" customHeight="1">
+      <c r="A180" s="8">
+        <v>3</v>
+      </c>
+      <c r="B180" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х90 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C180" s="10">
+        <v>1500</v>
+      </c>
+      <c r="D180" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" ht="20" customHeight="1">
+      <c r="A181" s="12">
+        <v>4</v>
+      </c>
+      <c r="B181" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х90 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C181" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D181" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="20" customHeight="1">
+      <c r="A182" s="8">
+        <v>5</v>
+      </c>
+      <c r="B182" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х140 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C182" s="10">
+        <v>1500</v>
+      </c>
+      <c r="D182" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" ht="20" customHeight="1">
+      <c r="A183" s="12">
+        <v>6</v>
+      </c>
+      <c r="B183" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х140 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C183" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D183" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="20" customHeight="1">
+      <c r="A184" s="8">
+        <v>7</v>
+      </c>
+      <c r="B184" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х140 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C184" s="10">
+        <v>1500</v>
+      </c>
+      <c r="D184" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" ht="20" customHeight="1">
+      <c r="A185" s="12">
+        <v>8</v>
+      </c>
+      <c r="B185" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х140 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C185" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D185" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" ht="20" customHeight="1">
+      <c r="A186" s="8">
         <v>9</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="B186" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х190 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C186" s="10">
+        <v>1500</v>
+      </c>
+      <c r="D186" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" ht="20" customHeight="1">
+      <c r="A187" s="12">
         <v>10</v>
       </c>
-      <c r="E7" s="7"/>
-[...9 lines deleted...]
-      <c r="C8" s="8" t="s">
+      <c r="B187" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х190 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C187" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D187" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="20" customHeight="1">
+      <c r="A188" s="8">
         <v>11</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="B188" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х190 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C188" s="10">
+        <v>1500</v>
+      </c>
+      <c r="D188" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" ht="20" customHeight="1">
+      <c r="A189" s="12">
         <v>12</v>
       </c>
-      <c r="E8" s="7"/>
-[...9 lines deleted...]
-      <c r="C9" s="8" t="s">
+      <c r="B189" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 28х190 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C189" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D189" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" ht="20" customHeight="1">
+      <c r="A190" s="8">
         <v>13</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="B190" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х140 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C190" s="10">
+        <v>1700</v>
+      </c>
+      <c r="D190" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="20" customHeight="1">
+      <c r="A191" s="12">
         <v>14</v>
       </c>
-      <c r="E9" s="7"/>
-[...9 lines deleted...]
-      <c r="C10" s="8" t="s">
+      <c r="B191" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х140 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C191" s="14">
+        <v>1700</v>
+      </c>
+      <c r="D191" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" ht="20" customHeight="1">
+      <c r="A192" s="8">
         <v>15</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="B192" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х140 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C192" s="10">
+        <v>1700</v>
+      </c>
+      <c r="D192" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" ht="20" customHeight="1">
+      <c r="A193" s="12">
         <v>16</v>
       </c>
-      <c r="E10" s="7"/>
-[...9 lines deleted...]
-      <c r="C11" s="8" t="s">
+      <c r="B193" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х140 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C193" s="14">
+        <v>1700</v>
+      </c>
+      <c r="D193" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="20" customHeight="1">
+      <c r="A194" s="8">
         <v>17</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="B194" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х190 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C194" s="10">
+        <v>1700</v>
+      </c>
+      <c r="D194" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" ht="20" customHeight="1">
+      <c r="A195" s="12">
         <v>18</v>
       </c>
-      <c r="E11" s="7"/>
-[...9 lines deleted...]
-      <c r="C12" s="8" t="s">
+      <c r="B195" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х190 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C195" s="14">
+        <v>1700</v>
+      </c>
+      <c r="D195" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" ht="20" customHeight="1">
+      <c r="A196" s="8">
         <v>19</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="B196" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х190 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C196" s="10">
+        <v>1700</v>
+      </c>
+      <c r="D196" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="20" customHeight="1">
+      <c r="A197" s="12">
         <v>20</v>
       </c>
-      <c r="E12" s="7"/>
-[...9 lines deleted...]
-      <c r="C13" s="8" t="s">
+      <c r="B197" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 35х190 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C197" s="14">
+        <v>1700</v>
+      </c>
+      <c r="D197" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="20" customHeight="1">
+      <c r="A198" s="8">
         <v>21</v>
       </c>
-      <c r="D13" s="7" t="s">
+      <c r="B198" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х90 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C198" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D198" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" ht="20" customHeight="1">
+      <c r="A199" s="12">
         <v>22</v>
       </c>
-      <c r="E13" s="7"/>
-[...9 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="B199" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х90 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C199" s="14">
+        <v>1900</v>
+      </c>
+      <c r="D199" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="20" customHeight="1">
+      <c r="A200" s="8">
         <v>23</v>
       </c>
-      <c r="D14" s="7" t="s">
+      <c r="B200" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х90 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C200" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D200" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="20" customHeight="1">
+      <c r="A201" s="12">
         <v>24</v>
       </c>
-      <c r="E14" s="7"/>
-[...9 lines deleted...]
-      <c r="C15" s="8" t="s">
+      <c r="B201" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х90 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C201" s="14">
+        <v>1900</v>
+      </c>
+      <c r="D201" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" ht="20" customHeight="1">
+      <c r="A202" s="8">
         <v>25</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="B202" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х140 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C202" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D202" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="20" customHeight="1">
+      <c r="A203" s="12">
         <v>26</v>
       </c>
-      <c r="E15" s="7"/>
-[...9 lines deleted...]
-      <c r="C16" s="8" t="s">
+      <c r="B203" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х140 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C203" s="14">
+        <v>1900</v>
+      </c>
+      <c r="D203" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="20" customHeight="1">
+      <c r="A204" s="8">
         <v>27</v>
       </c>
-      <c r="D16" s="7" t="s">
+      <c r="B204" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х140 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C204" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D204" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" ht="20" customHeight="1">
+      <c r="A205" s="12">
         <v>28</v>
       </c>
-      <c r="E16" s="7"/>
-[...9 lines deleted...]
-      <c r="C17" s="8" t="s">
+      <c r="B205" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х140 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C205" s="14">
+        <v>1900</v>
+      </c>
+      <c r="D205" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="20" customHeight="1">
+      <c r="A206" s="8">
         <v>29</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="B206" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х190 мм сорт А · 3м</t>
+        </is>
+      </c>
+      <c r="C206" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D206" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="20" customHeight="1">
+      <c r="A207" s="12">
         <v>30</v>
       </c>
-      <c r="E17" s="7"/>
-[...9 lines deleted...]
-      <c r="C18" s="8" t="s">
+      <c r="B207" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х190 мм сорт А · 4м</t>
+        </is>
+      </c>
+      <c r="C207" s="14">
+        <v>1900</v>
+      </c>
+      <c r="D207" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="20" customHeight="1">
+      <c r="A208" s="8">
         <v>31</v>
       </c>
-      <c r="D18" s="7" t="s">
+      <c r="B208" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х190 мм сорт А · 5м</t>
+        </is>
+      </c>
+      <c r="C208" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D208" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" ht="20" customHeight="1">
+      <c r="A209" s="12">
         <v>32</v>
       </c>
-      <c r="E18" s="7"/>
-[...9568 lines deleted...]
-      <c r="F619" s="15">
+      <c r="B209" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Палубная доска из сосны 45х190 мм сорт А · 6м</t>
+        </is>
+      </c>
+      <c r="C209" s="14">
         <v>1900</v>
       </c>
-    </row>
-[...10338 lines deleted...]
-      </c>
+      <c r="D209" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" ht="26" customHeight="1">
+      <c r="A211" s="15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказ и расчёт с доставкой: +7 (925) 019-67-31 · WhatsApp · info@vardhouse.ru · vardhouse.ru</t>
+        </is>
+      </c>
+      <c r="B211" s="15"/>
+      <c r="C211" s="15"/>
+      <c r="D211" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...49 lines deleted...]
-    <mergeCell ref="A1214:F1214"/>
+  <mergeCells count="10">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A176:D176"/>
+    <mergeCell ref="A211:D211"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-[...1168 lines deleted...]
-    <hyperlink ref="D1268" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="D12" r:id="rId10"/>
+    <hyperlink ref="D13" r:id="rId11"/>
+    <hyperlink ref="D14" r:id="rId12"/>
+    <hyperlink ref="D15" r:id="rId13"/>
+    <hyperlink ref="D16" r:id="rId14"/>
+    <hyperlink ref="D17" r:id="rId15"/>
+    <hyperlink ref="D18" r:id="rId16"/>
+    <hyperlink ref="D19" r:id="rId17"/>
+    <hyperlink ref="D20" r:id="rId18"/>
+    <hyperlink ref="D21" r:id="rId19"/>
+    <hyperlink ref="D22" r:id="rId20"/>
+    <hyperlink ref="D23" r:id="rId21"/>
+    <hyperlink ref="D24" r:id="rId22"/>
+    <hyperlink ref="D25" r:id="rId23"/>
+    <hyperlink ref="D26" r:id="rId24"/>
+    <hyperlink ref="D27" r:id="rId25"/>
+    <hyperlink ref="D28" r:id="rId26"/>
+    <hyperlink ref="D29" r:id="rId27"/>
+    <hyperlink ref="D30" r:id="rId28"/>
+    <hyperlink ref="D31" r:id="rId29"/>
+    <hyperlink ref="D32" r:id="rId30"/>
+    <hyperlink ref="D33" r:id="rId31"/>
+    <hyperlink ref="D34" r:id="rId32"/>
+    <hyperlink ref="D35" r:id="rId33"/>
+    <hyperlink ref="D36" r:id="rId34"/>
+    <hyperlink ref="D37" r:id="rId35"/>
+    <hyperlink ref="D38" r:id="rId36"/>
+    <hyperlink ref="D39" r:id="rId37"/>
+    <hyperlink ref="D40" r:id="rId38"/>
+    <hyperlink ref="D41" r:id="rId39"/>
+    <hyperlink ref="D42" r:id="rId40"/>
+    <hyperlink ref="D43" r:id="rId41"/>
+    <hyperlink ref="D44" r:id="rId42"/>
+    <hyperlink ref="D45" r:id="rId43"/>
+    <hyperlink ref="D46" r:id="rId44"/>
+    <hyperlink ref="D47" r:id="rId45"/>
+    <hyperlink ref="D48" r:id="rId46"/>
+    <hyperlink ref="D49" r:id="rId47"/>
+    <hyperlink ref="D50" r:id="rId48"/>
+    <hyperlink ref="D51" r:id="rId49"/>
+    <hyperlink ref="D52" r:id="rId50"/>
+    <hyperlink ref="D53" r:id="rId51"/>
+    <hyperlink ref="D54" r:id="rId52"/>
+    <hyperlink ref="D55" r:id="rId53"/>
+    <hyperlink ref="D56" r:id="rId54"/>
+    <hyperlink ref="D57" r:id="rId55"/>
+    <hyperlink ref="D58" r:id="rId56"/>
+    <hyperlink ref="D59" r:id="rId57"/>
+    <hyperlink ref="D60" r:id="rId58"/>
+    <hyperlink ref="D61" r:id="rId59"/>
+    <hyperlink ref="D62" r:id="rId60"/>
+    <hyperlink ref="D63" r:id="rId61"/>
+    <hyperlink ref="D64" r:id="rId62"/>
+    <hyperlink ref="D65" r:id="rId63"/>
+    <hyperlink ref="D66" r:id="rId64"/>
+    <hyperlink ref="D67" r:id="rId65"/>
+    <hyperlink ref="D68" r:id="rId66"/>
+    <hyperlink ref="D69" r:id="rId67"/>
+    <hyperlink ref="D70" r:id="rId68"/>
+    <hyperlink ref="D71" r:id="rId69"/>
+    <hyperlink ref="D72" r:id="rId70"/>
+    <hyperlink ref="D73" r:id="rId71"/>
+    <hyperlink ref="D74" r:id="rId72"/>
+    <hyperlink ref="D75" r:id="rId73"/>
+    <hyperlink ref="D76" r:id="rId74"/>
+    <hyperlink ref="D77" r:id="rId75"/>
+    <hyperlink ref="D78" r:id="rId76"/>
+    <hyperlink ref="D79" r:id="rId77"/>
+    <hyperlink ref="D80" r:id="rId78"/>
+    <hyperlink ref="D81" r:id="rId79"/>
+    <hyperlink ref="D82" r:id="rId80"/>
+    <hyperlink ref="D83" r:id="rId81"/>
+    <hyperlink ref="D84" r:id="rId82"/>
+    <hyperlink ref="D85" r:id="rId83"/>
+    <hyperlink ref="D86" r:id="rId84"/>
+    <hyperlink ref="D87" r:id="rId85"/>
+    <hyperlink ref="D88" r:id="rId86"/>
+    <hyperlink ref="D89" r:id="rId87"/>
+    <hyperlink ref="D90" r:id="rId88"/>
+    <hyperlink ref="D91" r:id="rId89"/>
+    <hyperlink ref="D92" r:id="rId90"/>
+    <hyperlink ref="D93" r:id="rId91"/>
+    <hyperlink ref="D94" r:id="rId92"/>
+    <hyperlink ref="D95" r:id="rId93"/>
+    <hyperlink ref="D96" r:id="rId94"/>
+    <hyperlink ref="D97" r:id="rId95"/>
+    <hyperlink ref="D98" r:id="rId96"/>
+    <hyperlink ref="D99" r:id="rId97"/>
+    <hyperlink ref="D100" r:id="rId98"/>
+    <hyperlink ref="D101" r:id="rId99"/>
+    <hyperlink ref="D102" r:id="rId100"/>
+    <hyperlink ref="D103" r:id="rId101"/>
+    <hyperlink ref="D104" r:id="rId102"/>
+    <hyperlink ref="D105" r:id="rId103"/>
+    <hyperlink ref="D106" r:id="rId104"/>
+    <hyperlink ref="D107" r:id="rId105"/>
+    <hyperlink ref="D108" r:id="rId106"/>
+    <hyperlink ref="D109" r:id="rId107"/>
+    <hyperlink ref="D110" r:id="rId108"/>
+    <hyperlink ref="D111" r:id="rId109"/>
+    <hyperlink ref="D112" r:id="rId110"/>
+    <hyperlink ref="D113" r:id="rId111"/>
+    <hyperlink ref="D114" r:id="rId112"/>
+    <hyperlink ref="D115" r:id="rId113"/>
+    <hyperlink ref="D116" r:id="rId114"/>
+    <hyperlink ref="D117" r:id="rId115"/>
+    <hyperlink ref="D118" r:id="rId116"/>
+    <hyperlink ref="D119" r:id="rId117"/>
+    <hyperlink ref="D120" r:id="rId118"/>
+    <hyperlink ref="D121" r:id="rId119"/>
+    <hyperlink ref="D122" r:id="rId120"/>
+    <hyperlink ref="D123" r:id="rId121"/>
+    <hyperlink ref="D124" r:id="rId122"/>
+    <hyperlink ref="D125" r:id="rId123"/>
+    <hyperlink ref="D126" r:id="rId124"/>
+    <hyperlink ref="D127" r:id="rId125"/>
+    <hyperlink ref="D128" r:id="rId126"/>
+    <hyperlink ref="D129" r:id="rId127"/>
+    <hyperlink ref="D130" r:id="rId128"/>
+    <hyperlink ref="D131" r:id="rId129"/>
+    <hyperlink ref="D132" r:id="rId130"/>
+    <hyperlink ref="D133" r:id="rId131"/>
+    <hyperlink ref="D134" r:id="rId132"/>
+    <hyperlink ref="D135" r:id="rId133"/>
+    <hyperlink ref="D136" r:id="rId134"/>
+    <hyperlink ref="D137" r:id="rId135"/>
+    <hyperlink ref="D138" r:id="rId136"/>
+    <hyperlink ref="D139" r:id="rId137"/>
+    <hyperlink ref="D140" r:id="rId138"/>
+    <hyperlink ref="D141" r:id="rId139"/>
+    <hyperlink ref="D142" r:id="rId140"/>
+    <hyperlink ref="D143" r:id="rId141"/>
+    <hyperlink ref="D144" r:id="rId142"/>
+    <hyperlink ref="D145" r:id="rId143"/>
+    <hyperlink ref="D146" r:id="rId144"/>
+    <hyperlink ref="D147" r:id="rId145"/>
+    <hyperlink ref="D148" r:id="rId146"/>
+    <hyperlink ref="D149" r:id="rId147"/>
+    <hyperlink ref="D150" r:id="rId148"/>
+    <hyperlink ref="D151" r:id="rId149"/>
+    <hyperlink ref="D152" r:id="rId150"/>
+    <hyperlink ref="D153" r:id="rId151"/>
+    <hyperlink ref="D154" r:id="rId152"/>
+    <hyperlink ref="D155" r:id="rId153"/>
+    <hyperlink ref="D156" r:id="rId154"/>
+    <hyperlink ref="D157" r:id="rId155"/>
+    <hyperlink ref="D158" r:id="rId156"/>
+    <hyperlink ref="D159" r:id="rId157"/>
+    <hyperlink ref="D160" r:id="rId158"/>
+    <hyperlink ref="D161" r:id="rId159"/>
+    <hyperlink ref="D162" r:id="rId160"/>
+    <hyperlink ref="D163" r:id="rId161"/>
+    <hyperlink ref="D164" r:id="rId162"/>
+    <hyperlink ref="D165" r:id="rId163"/>
+    <hyperlink ref="D166" r:id="rId164"/>
+    <hyperlink ref="D167" r:id="rId165"/>
+    <hyperlink ref="D168" r:id="rId166"/>
+    <hyperlink ref="D169" r:id="rId167"/>
+    <hyperlink ref="D170" r:id="rId168"/>
+    <hyperlink ref="D171" r:id="rId169"/>
+    <hyperlink ref="D172" r:id="rId170"/>
+    <hyperlink ref="D173" r:id="rId171"/>
+    <hyperlink ref="D174" r:id="rId172"/>
+    <hyperlink ref="D175" r:id="rId173"/>
+    <hyperlink ref="D178" r:id="rId174"/>
+    <hyperlink ref="D179" r:id="rId175"/>
+    <hyperlink ref="D180" r:id="rId176"/>
+    <hyperlink ref="D181" r:id="rId177"/>
+    <hyperlink ref="D182" r:id="rId178"/>
+    <hyperlink ref="D183" r:id="rId179"/>
+    <hyperlink ref="D184" r:id="rId180"/>
+    <hyperlink ref="D185" r:id="rId181"/>
+    <hyperlink ref="D186" r:id="rId182"/>
+    <hyperlink ref="D187" r:id="rId183"/>
+    <hyperlink ref="D188" r:id="rId184"/>
+    <hyperlink ref="D189" r:id="rId185"/>
+    <hyperlink ref="D190" r:id="rId186"/>
+    <hyperlink ref="D191" r:id="rId187"/>
+    <hyperlink ref="D192" r:id="rId188"/>
+    <hyperlink ref="D193" r:id="rId189"/>
+    <hyperlink ref="D194" r:id="rId190"/>
+    <hyperlink ref="D195" r:id="rId191"/>
+    <hyperlink ref="D196" r:id="rId192"/>
+    <hyperlink ref="D197" r:id="rId193"/>
+    <hyperlink ref="D198" r:id="rId194"/>
+    <hyperlink ref="D199" r:id="rId195"/>
+    <hyperlink ref="D200" r:id="rId196"/>
+    <hyperlink ref="D201" r:id="rId197"/>
+    <hyperlink ref="D202" r:id="rId198"/>
+    <hyperlink ref="D203" r:id="rId199"/>
+    <hyperlink ref="D204" r:id="rId200"/>
+    <hyperlink ref="D205" r:id="rId201"/>
+    <hyperlink ref="D206" r:id="rId202"/>
+    <hyperlink ref="D207" r:id="rId203"/>
+    <hyperlink ref="D208" r:id="rId204"/>
+    <hyperlink ref="D209" r:id="rId205"/>
   </hyperlinks>
-  <printOptions gridLines="false" gridLinesSet="true"/>
-[...9 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.3" right="0.3" top="0.3" bottom="0.3" header="0.2" footer="0.2"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Прайс-лист VARDHOUSE</dc:title>
+  <dc:creator>VARDHOUSE — vardhouse.ru</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-[...4 lines deleted...]
-  <cp:category/>
 </cp:coreProperties>
 </file>