--- v0 (2026-09-13)
+++ v1 (2026-10-29)
@@ -1,1930 +1,1492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
+    <sheet name="Прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...363 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0&quot; ₽&quot;"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="9">
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color rgb="FF1A1C19"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color rgb="FFDCC3A2"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF3D423C"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF12392E"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF12392E"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF1A1C19"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF874F22"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...1 lines deleted...]
-        <bgColor rgb="FF000000"/>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF12392E"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFBBCADF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor rgb="FFF5F1E8"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8E0ED"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor rgb="FFE3ECE7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA66D3B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBF9F4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
-    <border/>
+  <borders count="3">
     <border>
-      <left style="hair">
-        <color rgb="FF696969"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2DDD2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
       </left>
-      <right style="hair">
-        <color rgb="FF696969"/>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
       </right>
-      <top style="hair">
-        <color rgb="FF696969"/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
       </top>
-      <bottom style="hair">
-        <color rgb="FF696969"/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="165" fontId="8" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="165" fontId="8" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...281 lines deleted...]
-</a:theme>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo.png"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-25-mm/?sku=1077" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-25-mm/?sku=1095" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-25-mm/?sku=1107" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-25-mm/?sku=1078" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-25-mm/?sku=1096" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-25-mm/?sku=1108" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-30-mm/?sku=1098" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-30-mm/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-30-mm/?sku=1080" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-30-mm/?sku=1081" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-30-mm/?sku=1099" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-30-mm/?sku=1111" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-35-mm/?sku=1083" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-40-mm/?sku=1101" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-35-mm/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-40-mm/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-35-mm/?sku=1114" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-35-mm/?sku=1084" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-45-mm/?sku=1086" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-50-mm/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-45-mm/?sku=1116" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-45-mm/?sku=1087" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-50-mm/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-45-mm/?sku=1117" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-50-mm/?sku=1119" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-50-mm/?sku=1089" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-50-mm/?sku=1090" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-50-mm/?sku=1120" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-55-mm/?sku=1092" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-55-mm/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-55-mm/?sku=1123" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-55-mm/?sku=1093" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-sosny-35-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-30-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-sosny-45-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-sosny-55-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-60-60-mm/" TargetMode="External"/></Relationships>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="657225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="VARDHOUSE"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1123950" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-25-mm/?sku=1077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-25-mm/?sku=1078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-30-mm/?sku=1080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-30-mm/?sku=1081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-35-mm/?sku=1083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-35-mm/?sku=1084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-45-mm/?sku=1086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-45-mm/?sku=1087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-50-mm/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-50-mm/?sku=1089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-50-mm/?sku=1090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-55-mm/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-55-mm/?sku=1092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-listvennitsy-55-mm/?sku=1093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-25-mm/?sku=1095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-25-mm/?sku=1096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-30-mm/?sku=1098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-30-mm/?sku=1099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-40-mm/?sku=1101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-40-mm/?sku=1102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-50-mm/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-50-mm/?sku=1104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/raskladka-iz-listvennitsy-50-mm/?sku=1105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-25-mm/?sku=1107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-25-mm/?sku=1108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-30-mm/?sku=1110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-30-mm/?sku=1111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-35-mm/?sku=1113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-35-mm/?sku=1114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-45-mm/?sku=1116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-45-mm/?sku=1117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-50-mm/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-50-mm/?sku=1119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-50-mm/?sku=1120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-55-mm/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-55-mm/?sku=1122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-listvennitsy-55-mm/?sku=1123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-sosny-35-35-mm/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-sosny-45-45-mm/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/plintus-iz-sosny-55-55-mm/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-30-30-mm/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-40-40-mm/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/ugolok-iz-sosny-60-60-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F63"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="64" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...10 lines deleted...]
-      <c r="A4" s="2" t="s">
+    <row r="1" ht="44" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Прайс-лист — Погонажные изделия</t>
+        </is>
+      </c>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" ht="22" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VARDHOUSE · пиломатериалы из лиственницы и сосны от производителя · цены на 29.10.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="4" ht="18" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ВардХаус (VARDHOUSE) — пиломатериалы из лиственницы и сосны от производителя</t>
+        </is>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" ht="18" customHeight="1">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Телефон: +7 (925) 019-67-31 · WhatsApp · info@vardhouse.ru · vardhouse.ru</t>
+        </is>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Склад: г. Москва, Новорижское шоссе, 10 км от МКАД, ТК «Балтия», павильоны Т-13, Т-14, Т-15</t>
+        </is>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цены в рублях за единицу товара (м², шт или п.м. — как в карточке товара на сайте). Доставка по Москве и области — по тарифам на сайте.</t>
+        </is>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="9" ht="26" customHeight="1">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Погонажные изделия</t>
+        </is>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Лиственница</t>
+        </is>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" ht="22" customHeight="1">
+      <c r="A11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">№</t>
+        </is>
+      </c>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Наименование</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цена</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Купить на сайте</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="6"/>
-[...6 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="B12" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 25 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C12" s="10">
+        <v>180</v>
+      </c>
+      <c r="D12" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="12">
         <v>2</v>
       </c>
-      <c r="B5" s="6"/>
-[...6 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B13" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 25 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C13" s="14">
+        <v>180</v>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="20" customHeight="1">
+      <c r="A14" s="8">
         <v>3</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B14" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 25 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C14" s="10">
+        <v>180</v>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="12">
         <v>4</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="B15" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 30 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C15" s="14">
+        <v>185</v>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="8">
         <v>5</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="B16" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 30 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C16" s="10">
+        <v>185</v>
+      </c>
+      <c r="D16" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="12">
         <v>6</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="B17" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 30 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C17" s="14">
+        <v>185</v>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="8">
         <v>7</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="B18" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 35 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C18" s="10">
+        <v>190</v>
+      </c>
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="12">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5">
+      <c r="B19" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 35 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C19" s="14">
+        <v>190</v>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="20" customHeight="1">
+      <c r="A20" s="8">
+        <v>9</v>
+      </c>
+      <c r="B20" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 35 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C20" s="10">
+        <v>190</v>
+      </c>
+      <c r="D20" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="20" customHeight="1">
+      <c r="A21" s="12">
+        <v>10</v>
+      </c>
+      <c r="B21" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 45 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C21" s="14">
+        <v>195</v>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="8">
+        <v>11</v>
+      </c>
+      <c r="B22" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 45 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C22" s="10">
+        <v>195</v>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="12">
+        <v>12</v>
+      </c>
+      <c r="B23" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 45 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C23" s="14">
+        <v>195</v>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="8">
+        <v>13</v>
+      </c>
+      <c r="B24" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 50 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C24" s="10">
+        <v>195</v>
+      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="20" customHeight="1">
+      <c r="A25" s="12">
+        <v>14</v>
+      </c>
+      <c r="B25" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 50 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C25" s="14">
+        <v>195</v>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="8">
+        <v>15</v>
+      </c>
+      <c r="B26" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 50 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C26" s="10">
+        <v>195</v>
+      </c>
+      <c r="D26" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="20" customHeight="1">
+      <c r="A27" s="12">
+        <v>16</v>
+      </c>
+      <c r="B27" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 55 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C27" s="14">
+        <v>195</v>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="20" customHeight="1">
+      <c r="A28" s="8">
+        <v>17</v>
+      </c>
+      <c r="B28" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 55 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C28" s="10">
+        <v>195</v>
+      </c>
+      <c r="D28" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="20" customHeight="1">
+      <c r="A29" s="12">
+        <v>18</v>
+      </c>
+      <c r="B29" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из лиственницы 55 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C29" s="14">
+        <v>195</v>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="20" customHeight="1">
+      <c r="A30" s="8">
+        <v>19</v>
+      </c>
+      <c r="B30" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 25 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C30" s="10">
+        <v>150</v>
+      </c>
+      <c r="D30" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="20" customHeight="1">
+      <c r="A31" s="12">
+        <v>20</v>
+      </c>
+      <c r="B31" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 25 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C31" s="14">
+        <v>150</v>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="20" customHeight="1">
+      <c r="A32" s="8">
+        <v>21</v>
+      </c>
+      <c r="B32" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 25 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C32" s="10">
+        <v>150</v>
+      </c>
+      <c r="D32" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="20" customHeight="1">
+      <c r="A33" s="12">
+        <v>22</v>
+      </c>
+      <c r="B33" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 30 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C33" s="14">
+        <v>160</v>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="8">
+        <v>23</v>
+      </c>
+      <c r="B34" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 30 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C34" s="10">
+        <v>160</v>
+      </c>
+      <c r="D34" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="20" customHeight="1">
+      <c r="A35" s="12">
+        <v>24</v>
+      </c>
+      <c r="B35" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 30 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C35" s="14">
+        <v>160</v>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="20" customHeight="1">
+      <c r="A36" s="8">
+        <v>25</v>
+      </c>
+      <c r="B36" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 40 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C36" s="10">
+        <v>170</v>
+      </c>
+      <c r="D36" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="20" customHeight="1">
+      <c r="A37" s="12">
+        <v>26</v>
+      </c>
+      <c r="B37" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 40 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C37" s="14">
+        <v>170</v>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="8">
+        <v>27</v>
+      </c>
+      <c r="B38" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 40 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C38" s="10">
+        <v>170</v>
+      </c>
+      <c r="D38" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="12">
+        <v>28</v>
+      </c>
+      <c r="B39" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 50 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C39" s="14">
+        <v>185</v>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="20" customHeight="1">
+      <c r="A40" s="8">
+        <v>29</v>
+      </c>
+      <c r="B40" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 50 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C40" s="10">
+        <v>185</v>
+      </c>
+      <c r="D40" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="20" customHeight="1">
+      <c r="A41" s="12">
+        <v>30</v>
+      </c>
+      <c r="B41" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Раскладка из лиственницы 50 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C41" s="14">
+        <v>185</v>
+      </c>
+      <c r="D41" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="20" customHeight="1">
+      <c r="A42" s="8">
+        <v>31</v>
+      </c>
+      <c r="B42" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 25 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C42" s="10">
+        <v>195</v>
+      </c>
+      <c r="D42" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="12">
+        <v>32</v>
+      </c>
+      <c r="B43" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 25 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C43" s="14">
+        <v>195</v>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="20" customHeight="1">
+      <c r="A44" s="8">
+        <v>33</v>
+      </c>
+      <c r="B44" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 25 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C44" s="10">
+        <v>195</v>
+      </c>
+      <c r="D44" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="20" customHeight="1">
+      <c r="A45" s="12">
+        <v>34</v>
+      </c>
+      <c r="B45" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 30 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C45" s="14">
+        <v>210</v>
+      </c>
+      <c r="D45" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="20" customHeight="1">
+      <c r="A46" s="8">
+        <v>35</v>
+      </c>
+      <c r="B46" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 30 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C46" s="10">
+        <v>210</v>
+      </c>
+      <c r="D46" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="20" customHeight="1">
+      <c r="A47" s="12">
+        <v>36</v>
+      </c>
+      <c r="B47" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 30 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C47" s="14">
+        <v>210</v>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="20" customHeight="1">
+      <c r="A48" s="8">
+        <v>37</v>
+      </c>
+      <c r="B48" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 35 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C48" s="10">
+        <v>220</v>
+      </c>
+      <c r="D48" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="20" customHeight="1">
+      <c r="A49" s="12">
+        <v>38</v>
+      </c>
+      <c r="B49" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 35 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C49" s="14">
+        <v>220</v>
+      </c>
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="20" customHeight="1">
+      <c r="A50" s="8">
+        <v>39</v>
+      </c>
+      <c r="B50" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 35 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C50" s="10">
+        <v>220</v>
+      </c>
+      <c r="D50" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="20" customHeight="1">
+      <c r="A51" s="12">
+        <v>40</v>
+      </c>
+      <c r="B51" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 45 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C51" s="14">
+        <v>240</v>
+      </c>
+      <c r="D51" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="20" customHeight="1">
+      <c r="A52" s="8">
+        <v>41</v>
+      </c>
+      <c r="B52" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 45 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C52" s="10">
+        <v>240</v>
+      </c>
+      <c r="D52" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="20" customHeight="1">
+      <c r="A53" s="12">
+        <v>42</v>
+      </c>
+      <c r="B53" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 45 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C53" s="14">
+        <v>240</v>
+      </c>
+      <c r="D53" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="20" customHeight="1">
+      <c r="A54" s="8">
+        <v>43</v>
+      </c>
+      <c r="B54" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 50 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C54" s="10">
+        <v>250</v>
+      </c>
+      <c r="D54" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="20" customHeight="1">
+      <c r="A55" s="12">
+        <v>44</v>
+      </c>
+      <c r="B55" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 50 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C55" s="14">
+        <v>250</v>
+      </c>
+      <c r="D55" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="20" customHeight="1">
+      <c r="A56" s="8">
+        <v>45</v>
+      </c>
+      <c r="B56" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 50 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C56" s="10">
+        <v>250</v>
+      </c>
+      <c r="D56" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="20" customHeight="1">
+      <c r="A57" s="12">
+        <v>46</v>
+      </c>
+      <c r="B57" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 55 мм · 2 м</t>
+        </is>
+      </c>
+      <c r="C57" s="14">
+        <v>250</v>
+      </c>
+      <c r="D57" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="20" customHeight="1">
+      <c r="A58" s="8">
+        <v>47</v>
+      </c>
+      <c r="B58" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 55 мм · 3 м</t>
+        </is>
+      </c>
+      <c r="C58" s="10">
+        <v>250</v>
+      </c>
+      <c r="D58" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="20" customHeight="1">
+      <c r="A59" s="12">
+        <v>48</v>
+      </c>
+      <c r="B59" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из лиственницы 55 мм · 4 м</t>
+        </is>
+      </c>
+      <c r="C59" s="14">
+        <v>250</v>
+      </c>
+      <c r="D59" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="22" customHeight="1">
+      <c r="A60" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Сосна</t>
+        </is>
+      </c>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+    </row>
+    <row r="61" ht="22" customHeight="1">
+      <c r="A61" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">№</t>
+        </is>
+      </c>
+      <c r="B61" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Наименование</t>
+        </is>
+      </c>
+      <c r="C61" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цена</t>
+        </is>
+      </c>
+      <c r="D61" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Купить на сайте</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="20" customHeight="1">
+      <c r="A62" s="8">
         <v>1</v>
       </c>
-      <c r="B7" s="10"/>
-[...12 lines deleted...]
-      <c r="A8" s="5">
+      <c r="B62" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из сосны 35х35 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C62" s="10">
+        <v>220</v>
+      </c>
+      <c r="D62" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="20" customHeight="1">
+      <c r="A63" s="12">
         <v>2</v>
       </c>
-      <c r="B8" s="10"/>
-[...12 lines deleted...]
-      <c r="A9" s="5">
+      <c r="B63" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из сосны 45х45 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C63" s="14">
+        <v>245</v>
+      </c>
+      <c r="D63" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="20" customHeight="1">
+      <c r="A64" s="8">
         <v>3</v>
       </c>
-      <c r="B9" s="10"/>
-[...12 lines deleted...]
-      <c r="A10" s="5">
+      <c r="B64" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Плинтус из сосны 55х55 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C64" s="10">
+        <v>280</v>
+      </c>
+      <c r="D64" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="20" customHeight="1">
+      <c r="A65" s="12">
         <v>4</v>
       </c>
-      <c r="B10" s="10"/>
-[...12 lines deleted...]
-      <c r="A11" s="5">
+      <c r="B65" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из сосны 30х30 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C65" s="14">
+        <v>200</v>
+      </c>
+      <c r="D65" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="20" customHeight="1">
+      <c r="A66" s="8">
         <v>5</v>
       </c>
-      <c r="B11" s="10"/>
-[...12 lines deleted...]
-      <c r="A12" s="5">
+      <c r="B66" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из сосны 40х40 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C66" s="10">
+        <v>250</v>
+      </c>
+      <c r="D66" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="20" customHeight="1">
+      <c r="A67" s="12">
         <v>6</v>
       </c>
-      <c r="B12" s="10"/>
-[...12 lines deleted...]
-      <c r="A13" s="5">
+      <c r="B67" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из сосны 50х50 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C67" s="14">
+        <v>300</v>
+      </c>
+      <c r="D67" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="20" customHeight="1">
+      <c r="A68" s="8">
         <v>7</v>
       </c>
-      <c r="B13" s="10"/>
-[...805 lines deleted...]
-      <c r="F63" s="14">
+      <c r="B68" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Уголок из сосны 60х60 мм · 3м</t>
+        </is>
+      </c>
+      <c r="C68" s="10">
         <v>400</v>
       </c>
+      <c r="D68" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="26" customHeight="1">
+      <c r="A70" s="15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказ и расчёт с доставкой: +7 (925) 019-67-31 · WhatsApp · info@vardhouse.ru · vardhouse.ru</t>
+        </is>
+      </c>
+      <c r="B70" s="15"/>
+      <c r="C70" s="15"/>
+      <c r="D70" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...4 lines deleted...]
-    <mergeCell ref="A55:F55"/>
+  <mergeCells count="10">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="A70:D70"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-[...53 lines deleted...]
-    <hyperlink ref="D63" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D12" r:id="rId10"/>
+    <hyperlink ref="D13" r:id="rId11"/>
+    <hyperlink ref="D14" r:id="rId12"/>
+    <hyperlink ref="D15" r:id="rId13"/>
+    <hyperlink ref="D16" r:id="rId14"/>
+    <hyperlink ref="D17" r:id="rId15"/>
+    <hyperlink ref="D18" r:id="rId16"/>
+    <hyperlink ref="D19" r:id="rId17"/>
+    <hyperlink ref="D20" r:id="rId18"/>
+    <hyperlink ref="D21" r:id="rId19"/>
+    <hyperlink ref="D22" r:id="rId20"/>
+    <hyperlink ref="D23" r:id="rId21"/>
+    <hyperlink ref="D24" r:id="rId22"/>
+    <hyperlink ref="D25" r:id="rId23"/>
+    <hyperlink ref="D26" r:id="rId24"/>
+    <hyperlink ref="D27" r:id="rId25"/>
+    <hyperlink ref="D28" r:id="rId26"/>
+    <hyperlink ref="D29" r:id="rId27"/>
+    <hyperlink ref="D30" r:id="rId28"/>
+    <hyperlink ref="D31" r:id="rId29"/>
+    <hyperlink ref="D32" r:id="rId30"/>
+    <hyperlink ref="D33" r:id="rId31"/>
+    <hyperlink ref="D34" r:id="rId32"/>
+    <hyperlink ref="D35" r:id="rId33"/>
+    <hyperlink ref="D36" r:id="rId34"/>
+    <hyperlink ref="D37" r:id="rId35"/>
+    <hyperlink ref="D38" r:id="rId36"/>
+    <hyperlink ref="D39" r:id="rId37"/>
+    <hyperlink ref="D40" r:id="rId38"/>
+    <hyperlink ref="D41" r:id="rId39"/>
+    <hyperlink ref="D42" r:id="rId40"/>
+    <hyperlink ref="D43" r:id="rId41"/>
+    <hyperlink ref="D44" r:id="rId42"/>
+    <hyperlink ref="D45" r:id="rId43"/>
+    <hyperlink ref="D46" r:id="rId44"/>
+    <hyperlink ref="D47" r:id="rId45"/>
+    <hyperlink ref="D48" r:id="rId46"/>
+    <hyperlink ref="D49" r:id="rId47"/>
+    <hyperlink ref="D50" r:id="rId48"/>
+    <hyperlink ref="D51" r:id="rId49"/>
+    <hyperlink ref="D52" r:id="rId50"/>
+    <hyperlink ref="D53" r:id="rId51"/>
+    <hyperlink ref="D54" r:id="rId52"/>
+    <hyperlink ref="D55" r:id="rId53"/>
+    <hyperlink ref="D56" r:id="rId54"/>
+    <hyperlink ref="D57" r:id="rId55"/>
+    <hyperlink ref="D58" r:id="rId56"/>
+    <hyperlink ref="D59" r:id="rId57"/>
+    <hyperlink ref="D62" r:id="rId58"/>
+    <hyperlink ref="D63" r:id="rId59"/>
+    <hyperlink ref="D64" r:id="rId60"/>
+    <hyperlink ref="D65" r:id="rId61"/>
+    <hyperlink ref="D66" r:id="rId62"/>
+    <hyperlink ref="D67" r:id="rId63"/>
+    <hyperlink ref="D68" r:id="rId64"/>
   </hyperlinks>
-  <printOptions gridLines="false" gridLinesSet="true"/>
-[...9 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.3" right="0.3" top="0.3" bottom="0.3" header="0.2" footer="0.2"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Прайс-лист VARDHOUSE</dc:title>
+  <dc:creator>VARDHOUSE — vardhouse.ru</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-[...4 lines deleted...]
-  <cp:category/>
 </cp:coreProperties>
 </file>