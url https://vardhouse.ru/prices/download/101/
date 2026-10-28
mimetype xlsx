--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -1,1352 +1,656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
+    <sheet name="Прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...207 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0&quot; ₽&quot;"/>
   </numFmts>
-  <fonts count="3">
-[...4 lines deleted...]
-      <u val="none"/>
+  <fonts count="9">
+    <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...17 lines deleted...]
-      <color rgb="FF000000"/>
+      <color rgb="FF1A1C19"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFDCC3A2"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF3D423C"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF12392E"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF12392E"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF1A1C19"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF874F22"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF12392E"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5F1E8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE3ECE7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA66D3B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBF9F4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
-    <border/>
+  <borders count="3">
     <border>
-      <left style="hair">
-        <color rgb="FF696969"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2DDD2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
       </left>
-      <right style="hair">
-        <color rgb="FF696969"/>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
       </right>
-      <top style="hair">
-        <color rgb="FF696969"/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
       </top>
-      <bottom style="hair">
-        <color rgb="FF696969"/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...45 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...289 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-20-45-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-20-50-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-30-30-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-30-50-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-40-40-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-40-60-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-45-45-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-50-50-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-sosny-50-70-mm-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-20-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-20-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-30-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-40-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-40-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-45-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-45-70-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/strogannyy-brusok-iz-listvennitsy-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=701" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/?sku=703" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-a/?sku=705" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/?sku=707" TargetMode="External"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="657225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="VARDHOUSE"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1123950" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-a/?sku=705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/?sku=707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/?sku=703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/?sku=701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-sosny-28-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-sosny-35-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardhouse.ru/product/blok-khaus-iz-sosny-35-190-mm-sort-a/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="64" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...10 lines deleted...]
-      <c r="A4" s="2" t="s">
+    <row r="1" ht="44" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Прайс-лист — Блок хаус</t>
+        </is>
+      </c>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" ht="22" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VARDHOUSE · пиломатериалы из лиственницы и сосны от производителя · цены на 28.10.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="4" ht="18" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ВардХаус (VARDHOUSE) — пиломатериалы из лиственницы и сосны от производителя</t>
+        </is>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" ht="18" customHeight="1">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Телефон: +7 (925) 019-67-31 · WhatsApp · info@vardhouse.ru · vardhouse.ru</t>
+        </is>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Склад: г. Москва, Новорижское шоссе, 10 км от МКАД, ТК «Балтия», павильоны Т-13, Т-14, Т-15</t>
+        </is>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цены в рублях за единицу товара (м², шт или п.м. — как в карточке товара на сайте). Доставка по Москве и области — по тарифам на сайте.</t>
+        </is>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="9" ht="26" customHeight="1">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус</t>
+        </is>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Лиственница</t>
+        </is>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" ht="22" customHeight="1">
+      <c r="A11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">№</t>
+        </is>
+      </c>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Наименование</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цена</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Купить на сайте</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="6"/>
-[...6 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="B12" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт A · 3 м</t>
+        </is>
+      </c>
+      <c r="C12" s="10">
+        <v>2500</v>
+      </c>
+      <c r="D12" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="12">
         <v>2</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B13" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт A · 4 м</t>
+        </is>
+      </c>
+      <c r="C13" s="14">
+        <v>2500</v>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="20" customHeight="1">
+      <c r="A14" s="8">
         <v>3</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="B14" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт AB · 3 м</t>
+        </is>
+      </c>
+      <c r="C14" s="10">
+        <v>2000</v>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="12">
         <v>4</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="B15" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт AB · 4 м</t>
+        </is>
+      </c>
+      <c r="C15" s="14">
+        <v>2000</v>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="8">
         <v>5</v>
       </c>
-      <c r="E5" s="13" t="s">
+      <c r="B16" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт  Прима · 3 м</t>
+        </is>
+      </c>
+      <c r="C16" s="10">
+        <v>3000</v>
+      </c>
+      <c r="D16" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="12">
         <v>6</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="B17" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт  Прима · 4 м</t>
+        </is>
+      </c>
+      <c r="C17" s="14">
+        <v>3000</v>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="8">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="4">
+      <c r="B18" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт Экстра · 3 м</t>
+        </is>
+      </c>
+      <c r="C18" s="10">
+        <v>3900</v>
+      </c>
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="12">
+        <v>8</v>
+      </c>
+      <c r="B19" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из лиственницы 28x140 мм сорт Экстра · 4 м</t>
+        </is>
+      </c>
+      <c r="C19" s="14">
+        <v>3900</v>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="22" customHeight="1">
+      <c r="A20" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Сосна</t>
+        </is>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" ht="22" customHeight="1">
+      <c r="A21" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">№</t>
+        </is>
+      </c>
+      <c r="B21" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Наименование</t>
+        </is>
+      </c>
+      <c r="C21" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Цена</t>
+        </is>
+      </c>
+      <c r="D21" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Купить на сайте</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="8">
         <v>1</v>
       </c>
-      <c r="B6" s="10"/>
-[...12 lines deleted...]
-      <c r="A7" s="4">
+      <c r="B22" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из сосны 28х140 мм сорт A · 6м</t>
+        </is>
+      </c>
+      <c r="C22" s="10">
+        <v>1250</v>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="12">
         <v>2</v>
       </c>
-      <c r="B7" s="10"/>
-[...12 lines deleted...]
-      <c r="A8" s="4">
+      <c r="B23" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из сосны 35х140 мм сорт A · 6м</t>
+        </is>
+      </c>
+      <c r="C23" s="14">
+        <v>1500</v>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="8">
         <v>3</v>
       </c>
-      <c r="B8" s="10"/>
-[...309 lines deleted...]
-      <c r="F27" s="14">
+      <c r="B24" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Блок хаус из сосны 35х190 мм сорт A · 6м</t>
+        </is>
+      </c>
+      <c r="C24" s="10">
         <v>1500</v>
       </c>
-    </row>
-[...172 lines deleted...]
-      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказать →</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="26" customHeight="1">
+      <c r="A26" s="15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Заказ и расчёт с доставкой: +7 (925) 019-67-31 · WhatsApp · info@vardhouse.ru · vardhouse.ru</t>
+        </is>
+      </c>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...4 lines deleted...]
-    <mergeCell ref="A29:F29"/>
+  <mergeCells count="10">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
-[...27 lines deleted...]
-    <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D12" r:id="rId10"/>
+    <hyperlink ref="D13" r:id="rId11"/>
+    <hyperlink ref="D14" r:id="rId12"/>
+    <hyperlink ref="D15" r:id="rId13"/>
+    <hyperlink ref="D16" r:id="rId14"/>
+    <hyperlink ref="D17" r:id="rId15"/>
+    <hyperlink ref="D18" r:id="rId16"/>
+    <hyperlink ref="D19" r:id="rId17"/>
+    <hyperlink ref="D22" r:id="rId18"/>
+    <hyperlink ref="D23" r:id="rId19"/>
+    <hyperlink ref="D24" r:id="rId20"/>
   </hyperlinks>
-  <printOptions gridLines="false" gridLinesSet="true"/>
-[...9 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.3" right="0.3" top="0.3" bottom="0.3" header="0.2" footer="0.2"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Прайс-лист VARDHOUSE</dc:title>
+  <dc:creator>VARDHOUSE — vardhouse.ru</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-[...4 lines deleted...]
-  <cp:category/>
 </cp:coreProperties>
 </file>